--- v0 (2026-07-18)
+++ v1 (2026-09-17)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Template Importacao" sheetId="1" r:id="rId1"/>
+    <sheet name="Stories" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -85,51 +87,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -410,193 +412,457 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U2"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Titulo</v>
       </c>
       <c r="B1" t="str">
         <v>Trilho</v>
       </c>
       <c r="C1" t="str">
         <v>Campanha</v>
       </c>
       <c r="D1" t="str">
         <v>Legenda</v>
       </c>
       <c r="E1" t="str">
         <v>Nivel</v>
       </c>
       <c r="F1" t="str">
         <v>Formato</v>
       </c>
       <c r="G1" t="str">
         <v>Comportamento</v>
       </c>
       <c r="H1" t="str">
         <v>Motor</v>
       </c>
       <c r="I1" t="str">
         <v>Data Prevista</v>
       </c>
       <c r="J1" t="str">
         <v>Situacao</v>
       </c>
       <c r="K1" t="str">
         <v>Gancho</v>
       </c>
       <c r="L1" t="str">
         <v>Racional</v>
       </c>
       <c r="M1" t="str">
+        <v>Apresentador</v>
+      </c>
+      <c r="N1" t="str">
         <v>Roteiro - Frame Zero</v>
       </c>
-      <c r="N1" t="str">
+      <c r="O1" t="str">
         <v>Roteiro - Abertura</v>
       </c>
-      <c r="O1" t="str">
+      <c r="P1" t="str">
         <v>Roteiro - Corpo / Beats</v>
       </c>
-      <c r="P1" t="str">
+      <c r="Q1" t="str">
         <v>Roteiro - Saida</v>
       </c>
-      <c r="Q1" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="R1" t="str">
-        <v>Roteiro - Direcao Audio</v>
+        <v>Roteiro - Slides / Arte</v>
       </c>
       <c r="S1" t="str">
-        <v>Roteiro - Slides / Arte</v>
+        <v>Link Repost</v>
       </c>
       <c r="T1" t="str">
-        <v>Link Repost</v>
-[...1 lines deleted...]
-      <c r="U1" t="str">
         <v>Hashtags</v>
       </c>
     </row>
     <row r="2" xml:space="preserve">
       <c r="A2" t="str">
-        <v>Terno com tênis: pode?</v>
+        <v>[EXEMPLO - APAGUE ESTA LINHA] Carrossel: Terno com tênis, pode?</v>
       </c>
       <c r="B2" t="str">
         <v>Regular</v>
       </c>
       <c r="C2" t="str">
         <v/>
       </c>
       <c r="D2" t="str">
         <v>Que tal usar terno com tênis? Deixe seu comentário!</v>
       </c>
       <c r="E2" t="str">
         <v>Topo</v>
       </c>
       <c r="F2" t="str">
-        <v>Estático</v>
+        <v>Carrossel</v>
       </c>
       <c r="G2" t="str">
         <v>Comentável</v>
       </c>
       <c r="H2" t="str">
         <v>Tensão (debate)</v>
       </c>
       <c r="I2" t="str">
         <v>2026-08-01</v>
       </c>
       <c r="J2" t="str">
         <v>Debate sobre elegância informal</v>
       </c>
       <c r="K2" t="str">
         <v>Quebrar regras de etiqueta</v>
       </c>
       <c r="L2" t="str">
         <v>Atrair público jovem masculino</v>
       </c>
       <c r="M2" t="str">
         <v/>
       </c>
       <c r="N2" t="str">
         <v/>
       </c>
       <c r="O2" t="str">
         <v/>
       </c>
       <c r="P2" t="str">
         <v/>
       </c>
       <c r="Q2" t="str">
-        <v>Foto em fundo cinza de terno azul com tênis branco</v>
-[...7 lines deleted...]
-Slide 3: CTA</v>
+        <v/>
+      </c>
+      <c r="R2" t="str" xml:space="preserve">
+        <v xml:space="preserve">Capa com a pergunta "Terno com tênis: pode?" sobre foto do look completo
+Comparativo lado a lado: tênis minimalista branco x tênis esportivo
+Três combinações que funcionam, com as peças Windsor em destaque
+Convite para o público opinar nos comentários</v>
+      </c>
+      <c r="S2" t="str">
+        <v/>
       </c>
       <c r="T2" t="str">
-        <v/>
-[...1 lines deleted...]
-      <c r="U2" t="str">
         <v>#estilomasculino #modamasculina #windsor</v>
+      </c>
+    </row>
+    <row r="3" xml:space="preserve">
+      <c r="A3" t="str">
+        <v>[EXEMPLO - APAGUE ESTA LINHA] Reel: 1 polo, 3 looks</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Regular</v>
+      </c>
+      <c r="C3" t="str">
+        <v/>
+      </c>
+      <c r="D3" t="str">
+        <v>Três combinações da mesma polo para resolver a semana toda.</v>
+      </c>
+      <c r="E3" t="str">
+        <v>Meio</v>
+      </c>
+      <c r="F3" t="str">
+        <v>Reel</v>
+      </c>
+      <c r="G3" t="str">
+        <v>Salvável</v>
+      </c>
+      <c r="H3" t="str">
+        <v>Utilidade prática</v>
+      </c>
+      <c r="I3" t="str">
+        <v>2026-08-05</v>
+      </c>
+      <c r="J3" t="str">
+        <v>Homens repetem sempre a mesma combinação</v>
+      </c>
+      <c r="K3" t="str">
+        <v>Mesma peça, três looks diferentes</v>
+      </c>
+      <c r="L3" t="str">
+        <v>Mostrar versatilidade das peças Windsor</v>
+      </c>
+      <c r="M3" t="str">
+        <v>Paulo</v>
+      </c>
+      <c r="N3" t="str" xml:space="preserve">
+        <v xml:space="preserve">[00:00 - 00:01] CENA: Close na polo pendurada na arara
+FALA: Uma polo, três looks
+LETTERING: [1 peça, 3 looks]</v>
+      </c>
+      <c r="O3" t="str" xml:space="preserve">
+        <v xml:space="preserve">[00:01 - 00:03] CENA: Apresentador veste a polo no provador
+FALA: Olha como a mesma peça resolve a sua semana</v>
+      </c>
+      <c r="P3" t="str" xml:space="preserve">
+        <v xml:space="preserve">[00:03 - 00:09] CENA: Look 1 com calça de sarja
+FALA: Primeira: com sarja pro trabalho
+LETTERING: [Look 1]
+[00:09 - 00:16] CENA: Look 2 com jeans
+FALA: Segunda: com jeans pro fim de semana
+LETTERING: [Look 2]
+[00:16 - 00:22] CENA: Look 3 com bermuda
+FALA: Terceira: com bermuda pros dias quentes
+LETTERING: [Look 3]</v>
+      </c>
+      <c r="Q3" t="str" xml:space="preserve">
+        <v xml:space="preserve">[00:22 - 00:27] CENA: Os três looks lado a lado em tela dividida
+FALA: Salva esse vídeo pra montar o seu
+LETTERING: [Salva pra depois]</v>
+      </c>
+      <c r="R3" t="str">
+        <v/>
+      </c>
+      <c r="S3" t="str">
+        <v/>
+      </c>
+      <c r="T3" t="str">
+        <v>#windsor #polo #modamasculina</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>[EXEMPLO - APAGUE ESTA LINHA] Estático: manifesto do fim de semana</v>
+      </c>
+      <c r="B4" t="str">
+        <v>Regular</v>
+      </c>
+      <c r="C4" t="str">
+        <v/>
+      </c>
+      <c r="D4" t="str">
+        <v>A elegância que não precisa de esforço. Bom fim de semana.</v>
+      </c>
+      <c r="E4" t="str">
+        <v>Topo</v>
+      </c>
+      <c r="F4" t="str">
+        <v>Estático</v>
+      </c>
+      <c r="G4" t="str">
+        <v>Compartilhável</v>
+      </c>
+      <c r="H4" t="str">
+        <v>Tensão emocional (tipográfico)</v>
+      </c>
+      <c r="I4" t="str">
+        <v>2026-08-08</v>
+      </c>
+      <c r="J4" t="str">
+        <v>O cliente quer se arrumar sem parecer que tentou</v>
+      </c>
+      <c r="K4" t="str">
+        <v>Elegância sem esforço</v>
+      </c>
+      <c r="L4" t="str">
+        <v>Reforçar o posicionamento da marca</v>
+      </c>
+      <c r="M4" t="str">
+        <v/>
+      </c>
+      <c r="N4" t="str">
+        <v/>
+      </c>
+      <c r="O4" t="str">
+        <v/>
+      </c>
+      <c r="P4" t="str">
+        <v/>
+      </c>
+      <c r="Q4" t="str">
+        <v/>
+      </c>
+      <c r="R4" t="str">
+        <v>Peça única e limpa. Fundo chumbo minimalista com a frase central "A elegância que não precisa de esforço" e assinatura Windsor no rodapé.</v>
+      </c>
+      <c r="S4" t="str">
+        <v/>
+      </c>
+      <c r="T4" t="str">
+        <v>#windsor #alfaiataria #estilomasculino</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>[EXEMPLO - APAGUE ESTA LINHA] Repost: melhor post do mês passado</v>
+      </c>
+      <c r="B5" t="str">
+        <v>Repost</v>
+      </c>
+      <c r="C5" t="str">
+        <v/>
+      </c>
+      <c r="D5" t="str">
+        <v/>
+      </c>
+      <c r="E5" t="str">
+        <v/>
+      </c>
+      <c r="F5" t="str">
+        <v/>
+      </c>
+      <c r="G5" t="str">
+        <v/>
+      </c>
+      <c r="H5" t="str">
+        <v/>
+      </c>
+      <c r="I5" t="str">
+        <v>2026-08-10</v>
+      </c>
+      <c r="J5" t="str">
+        <v/>
+      </c>
+      <c r="K5" t="str">
+        <v/>
+      </c>
+      <c r="L5" t="str">
+        <v/>
+      </c>
+      <c r="M5" t="str">
+        <v/>
+      </c>
+      <c r="N5" t="str">
+        <v/>
+      </c>
+      <c r="O5" t="str">
+        <v/>
+      </c>
+      <c r="P5" t="str">
+        <v/>
+      </c>
+      <c r="Q5" t="str">
+        <v/>
+      </c>
+      <c r="R5" t="str">
+        <v/>
+      </c>
+      <c r="S5" t="str">
+        <v>https://www.instagram.com/p/EXEMPLO123/</v>
+      </c>
+      <c r="T5" t="str">
+        <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:U2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:T5"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Data</v>
+      </c>
+      <c r="B1" t="str">
+        <v>Titulo</v>
+      </c>
+      <c r="C1" t="str">
+        <v>Mecanica</v>
+      </c>
+      <c r="D1" t="str">
+        <v>Roteiro - Frames</v>
+      </c>
+    </row>
+    <row r="2" xml:space="preserve">
+      <c r="A2" t="str">
+        <v>2026-08-01</v>
+      </c>
+      <c r="B2" t="str">
+        <v>[EXEMPLO - APAGUE ESTA LINHA] Sequência do uniforme do pai</v>
+      </c>
+      <c r="C2" t="str">
+        <v>Sequência de 4 stories apoiando o Reel do dia</v>
+      </c>
+      <c r="D2" t="str" xml:space="preserve">
+        <v xml:space="preserve">FONTE: Trecho do Reel (0-3s), Paulo segurando a polo antiga desbotada no provador
+TEXTO: "POV: seu pai achou uma polo em 2009 e nunca mais tirou."
+STICKER:
+FONTE: Trecho do Reel (3-10s), fotos antigas do pai de polo em 2012, 2016 e 2021
+TEXTO: "O tempo passa, a família cresce, mas o uniforme dele permanece firme."
+STICKER: Enquete "Seu pai tem um uniforme assim?" com as opções "Com certeza!" e "Não, ele é vaidoso"
+FONTE: Compartilhar o Reel direto no story
+TEXTO: "Assista a essa novela completa"
+STICKER:
+FONTE: Foto de produto, polo pima Windsor de algodão premium com colarinho estruturado
+TEXTO: "Renove a imagem dele sem perder o conforto que ele ama. Fale no WhatsApp ou visite as lojas em BH."
+STICKER: Sticker de link para o WhatsApp da loja</v>
+      </c>
+    </row>
+    <row r="3" xml:space="preserve">
+      <c r="A3" t="str">
+        <v>2026-08-02</v>
+      </c>
+      <c r="B3" t="str">
+        <v>[EXEMPLO - APAGUE ESTA LINHA] Contagem regressiva do Dia dos Pais</v>
+      </c>
+      <c r="C3" t="str">
+        <v>Story único de lembrete</v>
+      </c>
+      <c r="D3" t="str" xml:space="preserve">
+        <v xml:space="preserve">FONTE: Arte tipográfica com fundo chumbo e a data em destaque
+TEXTO: "Faltam 5 dias para o Dia dos Pais."
+STICKER: Sticker de contagem regressiva marcando a data</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:D3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Template Importacao</vt:lpstr>
+      <vt:lpstr>Stories</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>